--- v0 (2026-05-14)
+++ v1 (2026-07-02)
@@ -1,162 +1,137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4F31FB3B" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="382B12A0" w14:textId="3E1D48C8" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="2430"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="437F9737" wp14:editId="10D8EB68">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5A1B7839" wp14:editId="6ADFF5F3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2524125</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-521969</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="887095" cy="847725"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom distT="0" distB="0"/>
             <wp:docPr id="12" name="image1.jpg" descr="epa logo small"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.jpg" descr="epa logo small"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="887095" cy="847725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Environmental Protection Agency, Guyana</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04138BDF" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="677644B6" w14:textId="7BE3B46A" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="center" w:pos="2430"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -181,382 +156,441 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>or the Operation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Of a Sound-Making Device </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7CE9A919" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Sound-Making Device </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F36E9FC" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="center" w:pos="2430"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Notes to Applicant:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B09220A" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="38BB49A8" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="center" w:pos="2430"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="186B9A26" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="04057519" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="center" w:pos="2430"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This Form must be completed in BLOCK LETTERS (preferably completed electronically) and submitted in TRIPLICATE along with any additional information requested to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73056657" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="6069E2FF" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="right" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Executive Director</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3133FCD6" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="59364333" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Environmental Protection Agency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32776081" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="11BCF151" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ganges Street</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BE08A3" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="18827896" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sophia, Georgetown, Guyana</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BED7B0F" w14:textId="5CB094FC" w:rsidR="005E0873" w:rsidRDefault="00D2248C" w:rsidP="00D2248C">
-[...59 lines deleted...]
-    <w:p w14:paraId="2096C4B2" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="5F3DA18E" w14:textId="0BD7F5DE" w:rsidR="00A43D03" w:rsidRPr="00A43D03" w:rsidRDefault="00A43D03" w:rsidP="00A43D03">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="right" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A43D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Head Office :(592) 225-5471</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6BA877" w14:textId="579754AE" w:rsidR="00A43D03" w:rsidRPr="00A43D03" w:rsidRDefault="00A43D03" w:rsidP="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="3420"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A43D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Berbice Office :(592) 337-2201/2207 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D4119D" w14:textId="51FDDD6A" w:rsidR="00A43D03" w:rsidRDefault="00A43D03" w:rsidP="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="3420"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A43D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Linden Office :(592) 444-2313 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68711F13" w14:textId="2682D938" w:rsidR="00506089" w:rsidRDefault="001E512B" w:rsidP="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="3420"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>epa@epaguyana.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
@@ -568,79 +602,79 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.epaguyana.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="530496C3" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="56C20121" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="right" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72189639" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="6BB23809" w14:textId="6D7F5309" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="right" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
@@ -668,312 +702,303 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>person in whose name the Permit should be granted.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The applicant should provide a copy of some form of identification to the EPA, such as an ID card, </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3447EB50" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+        <w:t xml:space="preserve">The applicant should provide a copy of some form of identification to the EPA, such as an ID card, Driver’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>License</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Passport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1CA470" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="right" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="461B3766" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="78DD1734" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="right" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Additional information required by the Agency for processing of the application is listed on the attached sheet. Further information may be requested if the EPA deems it necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D292E01" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="54D020C6" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="right" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FD6B00F" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="4F862192" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="right" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The EPA should be immediately notified in writing of any change(s) in the </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="7A2D052A" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+        <w:t>The EPA should be immediately notified in writing of any change(s) in the details provided in this application form that occur(s) after a decision has been made by the EPA. Failure to do so may result in an offence under the Environmental Protection Act, 1996.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C2CF7A" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="right" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C2C14AB" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="379E7BAC" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="right" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Please note that if an Environmental Authorisation is issued, it wil</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3221BA11" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+        <w:t>Please note that if an Environmental Authorisation is issued, it will be prepared in the name of the applicant who has signed this Form and has committed to the requirements by doing so. In the event that the Permit Holder should be someone else, kindly indicate this to the EPA in advance on this Application Form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FB5518" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="right" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52EBDEC3" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="25FC4ADE" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="right" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
@@ -1045,3228 +1070,3073 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sound-making</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> devices, but if you require a Permit for a shorter period, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>you will be issued up to three (3) days per permit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCDCEB5" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="5AD0F59F" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="right" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B7FD6DD" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="1D6BBFD6" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="right" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicable fees are required as follows, based on the application to the Agency: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12629F59" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
-      <w:pPr>
+    <w:p w14:paraId="7F2FEE47" w14:textId="54DFE845" w:rsidR="00A43D03" w:rsidRDefault="00D94953" w:rsidP="00D94953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="center" w:pos="2430"/>
           <w:tab w:val="right" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94953">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94953">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The EPA will decide the permit fee based on how much noise and impact your bar creates.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:tblpX="465"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="35"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="2340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E0873" w14:paraId="3F1506F7" w14:textId="77777777">
+      <w:tr w:rsidR="00A43D03" w14:paraId="032E00DC" w14:textId="77777777" w:rsidTr="00663824">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C87E29C" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="464E5FB8" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03" w:rsidP="00663824">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Type of Use</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="340D6D3D" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="47BB00FE" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03" w:rsidP="00663824">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Application Fee (USD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02248CAA" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="6C21E05F" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03" w:rsidP="00663824">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Permit Fee (USD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F34FE85" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="6AA97D04" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03" w:rsidP="00663824">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E0873" w14:paraId="4DF89F4C" w14:textId="77777777">
+      <w:tr w:rsidR="00A43D03" w14:paraId="03F28138" w14:textId="77777777" w:rsidTr="00663824">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24B909A0" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="16E3BBCF" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03" w:rsidP="00663824">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bar (annual)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69B2F512" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="39A8BD68" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03" w:rsidP="00663824">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> $50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1170AB5A" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="19771B05" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03" w:rsidP="00663824">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>$ 100-3,100/ year*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A6A602E" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="0954594C" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03" w:rsidP="00663824">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fee depends on project size. Pay at Bank of Guyana rate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E0873" w14:paraId="05D0A65A" w14:textId="77777777">
+      <w:tr w:rsidR="00A43D03" w14:paraId="59C9A0BA" w14:textId="77777777" w:rsidTr="00663824">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5604179A" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="0953F533" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03" w:rsidP="00663824">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Event (short term)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="760A457C" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="74F24D50" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03" w:rsidP="00663824">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">$25 </w:t>
+              <w:t xml:space="preserve">$20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03189E63" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="0E8CE137" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03" w:rsidP="00663824">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6280E4A6" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="4DA8A4DD" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03" w:rsidP="00663824">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Up to 3 days.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="308A8058" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="3BD1E7D3" w14:textId="4C42E57C" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="280"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_5nb432fgplj8" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="1" w:name="_fc649cqadh6a" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="2" w:name="_3tulaz3b95yv" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="3" w:name="_jz2p27nrup36" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...5 lines deleted...]
-        <w:spacing w:before="280"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...49 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>TYPE OF PERMIT (Tick one or both)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E16A52" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="7EB76403" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t>☐</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Annual Use</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (For Bar / Night club/ Restaurant/Ongoing Business)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B8A807" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="5C84C98A" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t>☐</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Short-Term Use</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ( Events)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E12DF05" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
-        <w:tblW w:w="8630" w:type="dxa"/>
-        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblW w:w="9540" w:type="dxa"/>
+        <w:tblInd w:w="85" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4318"/>
-        <w:gridCol w:w="4312"/>
+        <w:gridCol w:w="4953"/>
+        <w:gridCol w:w="4587"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E0873" w14:paraId="057519D2" w14:textId="77777777">
+      <w:tr w:rsidR="00506089" w14:paraId="75EFBD33" w14:textId="77777777" w:rsidTr="00A43D03">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4318" w:type="dxa"/>
+            <w:tcW w:w="4953" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3502B1C9" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="156FAE5B" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">First Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4312" w:type="dxa"/>
+            <w:tcW w:w="4587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="436B464F" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="78808809" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Last Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E0873" w14:paraId="4467CF4F" w14:textId="77777777">
+      <w:tr w:rsidR="00506089" w14:paraId="496E074C" w14:textId="77777777" w:rsidTr="00A43D03">
         <w:trPr>
-          <w:trHeight w:val="1845"/>
+          <w:trHeight w:val="1286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4318" w:type="dxa"/>
+            <w:tcW w:w="4953" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="786C4DF3" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="093A3827" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Project/ Company Name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DF75A1C" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="1988F5EE" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4548E7AC" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="364F630F" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4312" w:type="dxa"/>
+            <w:tcW w:w="4587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18EC82EF" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="1E9807C0" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Business License Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E0873" w14:paraId="05B95F30" w14:textId="77777777">
+      <w:tr w:rsidR="00506089" w14:paraId="60D6E4B0" w14:textId="77777777" w:rsidTr="00A43D03">
         <w:trPr>
           <w:trHeight w:val="1322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4318" w:type="dxa"/>
+            <w:tcW w:w="4953" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D88E449" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="1D1AD171" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Type of Event</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67AAB582" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="28E1A5EF" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B023922" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="73A7790B" w14:textId="713A959C" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">   Bar/Club                             Jouvert</w:t>
+              <w:t xml:space="preserve">   Bar/Club                    </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Jouvert</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="3F569F53" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="7ADB962D" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="792B020C" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="551D2DDD" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">   Wedding                    Other _____________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01FA90D5" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="5B755851" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0492E245" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="1F5AD6FC" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">   BBQ</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3FC9FDE2" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="2340"/>
+                <w:tab w:val="center" w:pos="2430"/>
+                <w:tab w:val="right" w:pos="3420"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4312" w:type="dxa"/>
+            <w:tcW w:w="4587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11FF2EF6" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="431D9481" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Type of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t>Sound-Making</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Device</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E0873" w14:paraId="225EA1AF" w14:textId="77777777">
+      <w:tr w:rsidR="00506089" w14:paraId="1AA4A6A7" w14:textId="77777777" w:rsidTr="00A43D03">
         <w:trPr>
-          <w:trHeight w:val="1214"/>
+          <w:trHeight w:val="1115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8630" w:type="dxa"/>
+            <w:tcW w:w="9540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="33857823" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="2F102D3F" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Full Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E0873" w14:paraId="5A536E20" w14:textId="77777777">
+      <w:tr w:rsidR="00506089" w14:paraId="263BF625" w14:textId="77777777" w:rsidTr="00A43D03">
         <w:trPr>
-          <w:trHeight w:val="660"/>
+          <w:trHeight w:val="935"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4318" w:type="dxa"/>
+            <w:tcW w:w="4953" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="236D72EE" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="399A0333" w14:textId="45B351A7" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Telephone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4312" w:type="dxa"/>
+            <w:tcW w:w="4587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38DEE712" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="64798DA6" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Email </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E0873" w14:paraId="1C95032E" w14:textId="77777777">
+      <w:tr w:rsidR="00506089" w14:paraId="418BAE84" w14:textId="77777777" w:rsidTr="00A43D03">
         <w:trPr>
           <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4318" w:type="dxa"/>
+            <w:tcW w:w="4953" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB495D8" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="655E9EF0" w14:textId="0B503F0D" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...186 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="23E55F9B" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="7A04518C" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t>DJ Name _____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4312" w:type="dxa"/>
+            <w:tcW w:w="4587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31917282" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="12B96B70" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="33E2BDB8" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="6E5B59AA" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="center" w:pos="2430"/>
                 <w:tab w:val="right" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t>Contact # _____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1BA7AC31" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="26B2DD30" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="8310"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A859B49" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="19A56A35" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="8310"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A9EB09" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="8310"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C028D0C" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="8310"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36DC4F1B" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Indicate the route/</w:t>
+        <w:t xml:space="preserve">Indicate the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>oute/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ocation of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
         </w:rPr>
         <w:t>Sound Making Device</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
         </w:rPr>
         <w:t>where</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A2FDEF" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="3CD3A264" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="01F49F6E" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E09992B" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2094FE21" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="7145BAFE" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EE5F031" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="1B23A134" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="263C34C2" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="40EC1657" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EC0CFB7" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="01037E6F" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75ED8621" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="339F5D57" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F1FD627" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD83850" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
         </w:rPr>
         <w:t>Provide a description of the project site:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343F9A7F" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="30F55D6F" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0716D361" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="500E3547" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Describe the current land uses surrounding the intended site (please tick the appropriate columns below for each of the four directions):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B7F088" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="4C1EC959" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="990"/>
         <w:tblW w:w="8208" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1908"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1394"/>
         <w:gridCol w:w="1666"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E0873" w14:paraId="28BC4F9B" w14:textId="77777777">
+      <w:tr w:rsidR="00506089" w14:paraId="78789C26" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58933F09" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="541F2C07" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23E62DDD" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="4AE8FA6F" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>North</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="507A38D9" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="66DC51C2" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>East</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE3B432" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="2D396CB9" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>South</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6984DA6C" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="0F0CC89B" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>West</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E0873" w14:paraId="2748E76D" w14:textId="77777777">
+      <w:tr w:rsidR="00506089" w14:paraId="4B3E9D5F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B46B623" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="460B66B3" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Residential </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42C64BD5" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="3E6FB579" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C581287" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="5E91B1A1" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69CBB150" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="1658630E" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="465E35F6" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="57DCC356" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E0873" w14:paraId="48FF32D3" w14:textId="77777777">
+      <w:tr w:rsidR="00506089" w14:paraId="2636A19A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32E2F7E5" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="3C282B44" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Commercial </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="484CE7FA" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="6C109CCD" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="496C4F37" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="545C6127" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B27D250" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="7707F898" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21BC1F08" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="07D8E0D9" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E0873" w14:paraId="69BB144C" w14:textId="77777777">
+      <w:tr w:rsidR="00506089" w14:paraId="76002B1C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="014D95FC" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="18E25056" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Institutional </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="187F830C" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="3D30C058" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED31410" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="124FC64A" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32B591B4" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="1976C1F4" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA36733" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="7BFB6289" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E0873" w14:paraId="7FF84AED" w14:textId="77777777">
+      <w:tr w:rsidR="00506089" w14:paraId="5A04A6E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4906A2B7" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="7F82CF6C" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Recreational </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9D3108" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="585C64FC" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6EBEA0" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="6B9AF009" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2693B4E0" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="31F776F7" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8ECA6C" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="7D9BB892" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E0873" w14:paraId="0F1B126A" w14:textId="77777777">
+      <w:tr w:rsidR="00506089" w14:paraId="3E8ABFAD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="735F610D" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="7F831107" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1B32C6" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="62312D15" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0777A3EF" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="139B5C11" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13D8BEAD" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="4A27BF0F" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D17A4D2" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="71D975D7" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E0873" w14:paraId="7F8DDC74" w14:textId="77777777">
+      <w:tr w:rsidR="00506089" w14:paraId="1C7C7E50" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C9E2562" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="6BE83260" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixed Use – State </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0CCEE7" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="45E1879C" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="586A7DDC" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="781C3386" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="086B4A33" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="6CF1A34C" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="170A41E0" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="0D129220" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="004F432F" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="6F068EBD" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BD10B0F" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="699ED408" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DA22601" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="0D391BFD" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7098B746" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="62F36DA8" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DBBDA23" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="2FC2C171" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AAC4529" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="5D83C5BE" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DE60491" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="234604FC" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C4A243D" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="5039EDCB" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="235D11C7" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="59647211" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="447FBC0F" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="7D78D089" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="735E7133" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="1EE51A39" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0929A4FF" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="562BB953" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DAB7AAB" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="23C79D42" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="568DB628" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
-[...43 lines deleted...]
-    <w:p w14:paraId="1B3DF0D8" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="3BE8B116" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Impacts to Air:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324D3C67" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="68DE771A" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5812FC28" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="398BFFAE" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t>Will a Generator be required?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6061F8" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="4ADC8AE1" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B9B6652" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="09C8BD52" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Yes ☐</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>No ☐</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B1421D" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="7513B59F" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="024222CA" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="102B95DE" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t>If yes, what is the capacity and location of the generator?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3D411A" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
-[...12 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="13AAFE1B" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="732117EC" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">            ___________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF7523F" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="721475B8" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="011B1687" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
-[...39 lines deleted...]
-    <w:p w14:paraId="21C5124B" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="15F50FB4" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
@@ -4279,1914 +4149,2007 @@
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ound to be amplified from the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t>sound-making</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> device? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205B839A" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="7568299B" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71D47D8D" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="38110882" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes                                          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00803DF8" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D6054B" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type of Amplifier: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779602E8" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50FA82D4" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-        </w:rPr>
-[...8 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fixed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3579E54B" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="7FE1812B" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PA system </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205E45C4" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="09254948" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mobile: Type of vehicle </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA729AC" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-          <w:color w:val="000000"/>
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fixed </w:t>
-[...100 lines deleted...]
-        </w:rPr>
         <w:t>License Plate No. ______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8EA212" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="36F6918A" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">          Other (Explain)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EC597D" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="2C3A1DBF" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">          ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6431FF27" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
-[...119 lines deleted...]
-    <w:p w14:paraId="714979CE" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="4C93EE38" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E354EA" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="552424F6" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F462E3" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="567ECC4C" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4999BA9E" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70DA514C" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4641B7BA" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D648E0D" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01CB2010" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6993F6AB" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t>Enter Information Below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD2C940" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="6C6AE7B1" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="8775" w:type="dxa"/>
-        <w:tblInd w:w="780" w:type="dxa"/>
+        <w:tblInd w:w="763" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8775"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E0873" w14:paraId="03B55B7B" w14:textId="77777777">
+      <w:tr w:rsidR="00506089" w14:paraId="429EFF42" w14:textId="77777777" w:rsidTr="00A43D03">
         <w:trPr>
           <w:trHeight w:val="3911"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8775" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="737F6800" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="5C476EE1" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Number of Speaker Boxes:________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79C5BA56" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="3B759810" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="318A7CA4" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="29576DFD" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Number of Amplifiers:________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28DC5BBF" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="1A234407" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28B882C2" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="55F56E19" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t>Is the Serial Number available?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="497D142F" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="438D9FB5" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E7C2265" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="2B34A870" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
-              <w:t>☐</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Yes                                          ☐ No</w:t>
+              <w:t>☐ Yes                                          ☐ No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B4055EE" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="1E2EA7AE" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E2D721D" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="7EE393A0" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Serial Number and brand for each speaker box:________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="407F9688" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="7BA36405" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79BEAAA2" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="4641209B" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t>Hertz per dial for equipment:______________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22A4F0C7" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="4B8CBFD6" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2CB5D9BC" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="71A8534D" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Serial Number and Brand of each Amplifier: ____________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="576EDA29" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="619093A7" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52B44111" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="5A418ED3" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amplifier watts per power output </w:t>
-[...5 lines deleted...]
-              <w:t>per channel:_________________</w:t>
+              <w:t>Amplifier watts per power output per channel:_________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="683111C6" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="4755D37B" w14:textId="21E316AB" w:rsidR="00A43D03" w:rsidRPr="00A43D03" w:rsidRDefault="00A43D03">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3D83C8A6" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
-[...17 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F83229F" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
-[...46 lines deleted...]
-    <w:p w14:paraId="185C2C48" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="68B35E31" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089" w:rsidP="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44316820" w14:textId="6EC4A717" w:rsidR="00506089" w:rsidRPr="00A43D03" w:rsidRDefault="001E512B" w:rsidP="00A43D03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A43D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Applicable For Short Term (Events) ONLY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367463CD" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="231B7211" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="2A257096" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Date(s) and Duration of the event- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF3BA95" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="795CFE69" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="8733" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8733"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E0873" w14:paraId="6CEBAE07" w14:textId="77777777">
+      <w:tr w:rsidR="00506089" w14:paraId="3CD33DDA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8733" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1749E01D" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="7F98ECC4" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Date of Event: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t>_________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0827874A" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="28C00754" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F7DD1AF" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="69E5D92F" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Set Up Time:_________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48E2226E" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="31C9DEB4" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="264FB98B" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="2871782F" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Start Time: __________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B8DCC55" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="241C5FEB" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="69E4B39D" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="6F9880BA" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>End Time: ___________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05CB8CF8" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="488F4EEA" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28803BA1" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
-[...46 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0EF89BAE" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727920A0" w14:textId="6A4D422C" w:rsidR="00506089" w:rsidRPr="00A43D03" w:rsidRDefault="001E512B" w:rsidP="00A43D03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A43D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Declaration:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2FAC39" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="2BE57FBB" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12EEFE12" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="1E61E81A" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>I hereby declare that the information provided in this application is true and accurate to the best of my knowledge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7595B9A6" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="2D11E5A5" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C000F97" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="22A3A743" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7962D81D" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="7B547147" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">-----------------------------------------------    </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="6009BC95" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+        <w:t>-----------------------------------------------                       ------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718ABCFB" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                                (in script)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">                                </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Designation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70947745" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
-[...19 lines deleted...]
-    <w:p w14:paraId="0AB0756D" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="7280E3B0" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55ABD68A" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0243ED77" wp14:editId="02F9AFDF">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="22C93354" wp14:editId="1BC2F2F0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>457200</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>132096</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1943100" cy="12700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Straight Arrow Connector 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4374450" y="3780000"/>
                           <a:ext cx="1943100" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="med" len="med"/>
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+          <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="4294967295" distT="4294967295" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>457200</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>132096</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1943100" cy="12700"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="image9.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image9.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1943100" cy="12700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3FDCB5FC" wp14:editId="113E6953">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="20EE975D" wp14:editId="7C318AC5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3200400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>132096</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1943100" cy="12700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Straight Arrow Connector 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4374450" y="3780000"/>
                           <a:ext cx="1943100" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="med" len="med"/>
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+          <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="4294967295" distT="4294967295" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3200400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>132096</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1943100" cy="12700"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="image3.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image3.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1943100" cy="12700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9584AE" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="3C5252DC" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                  </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">         </w:t>
+        <w:t xml:space="preserve">                                                                           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390FD5E3" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="3D419CE3" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8D34AA" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="4F1E7C32" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="572A375F" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="1A5E3327" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="099B1AA5" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="7D88BC77" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E41E613" w14:textId="77777777" w:rsidR="00A43D03" w:rsidRDefault="00A43D03">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F40457" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01575174" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Remember!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E59EB55" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="0DDC8C6F" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that all requested documents </w:t>
       </w:r>
@@ -6252,1052 +6215,1079 @@
         <w:t xml:space="preserve">n Annual </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
         </w:rPr>
         <w:t>Operation of a Sound-Making Device</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Permit. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA5E8FA" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="61044821" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49E7BB80" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="7C4FFC1B" w14:textId="01EC0CBE" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="right" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">If you require any assistance completing this form, please contact the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t>Air Noise and Radiation Department</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">, EPA (Telephone: (592) 225-0506/ 5467/ 5468/ 5469/ 5471/ 5472, Facsimile: (592) 225 5481, Email: </w:t>
+        <w:t>, EPA (Telephone: (592) 225-5467</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94953">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ext2367/2379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Email: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t>air.noise</w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>@epaguyana.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1100EE" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="23877F5D" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="right" w:pos="3420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="595D85B9" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="202DC776" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73DFED2F" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="1749C7F2" w14:textId="6B5A2195" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Operation Of Sound-Making Device Documents-EVENT BASED</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="709B2240" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+        <w:t xml:space="preserve"> Operation </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94953">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f Sound-Making Device Documents-EVENT BASED</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04884CBC" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A7DECF6" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="7BF47626" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Identification of the Permit Applicant (National ID Card, Passport).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF848A6" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="6C65964C" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>DJ Licensed by EPA</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F07D363" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+        <w:t>Approval from Sea Defense ( if on sea wall or river front property)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1043E39D" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Approval from Sea Defense ( if on sea wall or river front property)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A453098" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+        <w:t>Approval from M&amp;CC or NDC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177FB735" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Approval from M&amp;CC or NDC.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1B65F077" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+        <w:t>Approval letter from the management of the Public Venue</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A43670" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Approval letter from the management of the Public Venue</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="30C6D661" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+        <w:t>Approval Letter from the owner of a private facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC9136B" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BFADA91" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="619FDFB0" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D555C3F" w14:textId="4E5324C1" w:rsidR="00506089" w:rsidRDefault="001E512B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual Operation </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94953">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sound-Making Device Registration Documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC0B9A5" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="229EEA33" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Approval Letter from the owner of a private facility</w:t>
-[...84 lines deleted...]
-    <w:p w14:paraId="7B705F15" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+        <w:t>Proof of Land Ownership (Transport, Lease or other Agreement with the land owner or occupier, or acknowledgement of Application for Lease of State Lands from the Guyana Lands &amp; Surveys Commission).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458B78A6" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="20FCACE1" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+        <w:t>Land use suitability letter/Outline Planning Permission from the Central Planning &amp; Housing Authority- for residential areas and facilities under construction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A05525" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Land use suitability letter/Outline Planning Permission from the Central Planning &amp; Housing Authority- for residential areas and facilities under construction</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1880FE25" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+        <w:t>Approval from M&amp;CC or NDC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEF21F1" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Approval from M&amp;CC or NDC.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="27A29315" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+        <w:t>Project Description (summary).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF5E88E" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>DJ Licensed by EPA</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22F1449A" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+        <w:t>Business Registration/Certificate of Incorporation (if applicable).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E7466E" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Project Description (summary).</w:t>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>Any other information which the Agency may require under the Environmental Protection Act, 1996 or the Environmental Protection (Authorisation) Regulations, 2000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E85E8AB" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...28 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="623BA184" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please be guided accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B0240A" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...53 lines deleted...]
-    <w:p w14:paraId="445C4426" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    </w:p>
+    <w:p w14:paraId="14635A5E" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="8280"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="225B4CC0" wp14:editId="239C330D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="13A5AC6B" wp14:editId="55D43A4B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>228600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>76200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5486400" cy="57150"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Straight Arrow Connector 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2602800" y="3780000"/>
                           <a:ext cx="5486400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="57150" cap="flat" cmpd="thickThin">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="med" len="med"/>
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+          <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>228600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>76200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5486400" cy="57150"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="image4.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image4.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5486400" cy="57150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AF4C02" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="428E8D9B" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="3405"/>
           <w:tab w:val="center" w:pos="4824"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A03B946" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="71DB5BC2" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>THANK YOU AND BEST WISHES WITH YOUR DEVELOPMENT ACTIVITY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE79662" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="075C0343" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3A5F3045" wp14:editId="70CBA9E5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="49CD3CA4" wp14:editId="619C40E9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>139700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6172200" cy="12700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom distT="0" distB="0"/>
                 <wp:docPr id="7" name="Straight Arrow Connector 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2259900" y="3780000"/>
                           <a:ext cx="6172200" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="med" len="med"/>
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+          <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>139700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6172200" cy="12700"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapTopAndBottom distB="0" distT="0"/>
                 <wp:docPr id="7" name="image8.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image8.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6172200" cy="12700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E811348" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="6FF5D676" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78CD7749" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="2831BF82" w14:textId="77777777" w:rsidR="00D94953" w:rsidRDefault="00D94953">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="09031DF1" w14:textId="77777777" w:rsidR="00D94953" w:rsidRDefault="00D94953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F53FD13" w14:textId="77777777" w:rsidR="00D94953" w:rsidRDefault="00D94953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4287D3BF" w14:textId="77777777" w:rsidR="00D94953" w:rsidRDefault="00D94953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CD1FA4" w14:textId="77777777" w:rsidR="00D94953" w:rsidRDefault="00D94953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453164C1" w14:textId="6FD32205" w:rsidR="00506089" w:rsidRDefault="001E512B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>FOR OFFICIAL USE ONLY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D662C51" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="12F30B92" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53BF28EB" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="110F9025" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6791A532" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="1D19A672" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">Application Received: __________________ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Received By: ___________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597B6998" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="7C13366E" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -7323,375 +7313,375 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Date]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8EE4C7" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="081C240F" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AEB8A18" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="3A9FFDEF" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">Reference No. : </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="5040" w:type="dxa"/>
         <w:tblInd w:w="2105" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E0873" w14:paraId="55051619" w14:textId="77777777">
+      <w:tr w:rsidR="00506089" w14:paraId="7F9DCC65" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="391DB8D3" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="26DD934A" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4448451A" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="1D685314" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="238FD71B" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="4647EDE6" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="603BE66C" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="507E5CE8" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75039F3D" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="1ABF0DA5" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2700D77B" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="2E7B32DB" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="665747F2" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="475AD313" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D700CF2" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="02605FBD" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EAD6753" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+          <w:p w14:paraId="46459559" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D61929A" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="767F604E" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1341E14F" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="0F9E938A" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="616D527D" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="518ECAB5" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A02677E" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="6E0356B8" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09491DB3" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+          <w:p w14:paraId="1122D04D" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F2D8E28" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="63B74842" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51B35C89" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="095BF8B4" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t>Unit: ______________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F1E2F6" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="2860B402" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229CE67D" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="20E6876C" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Application fully completed, all requested information attached?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78430B32" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="46E5F3C7" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
@@ -7712,393 +7702,392 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F116970" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="7EC6064F" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A06B34C" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="0DED0FEB" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If no, what is the outstanding information?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E193AA3" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="5A8870BA" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78EB3263" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="3F597EEA" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5041A66F" wp14:editId="019ACE10">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4273029C" wp14:editId="5137FDF3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>685800</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>68596</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4800600" cy="12700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Straight Arrow Connector 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2945700" y="3780000"/>
                           <a:ext cx="4800600" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="med" len="med"/>
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+          <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="4294967295" distT="4294967295" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>685800</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>68596</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4800600" cy="12700"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="image2.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image2.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4800600" cy="12700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F9027D" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="6766ADB3" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78E15F6E" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="69228BEF" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2ADFF835" wp14:editId="6D41CC2A">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6C1646F7" wp14:editId="2DAD5CF4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>685800</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5096</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4800600" cy="12700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Straight Arrow Connector 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2945700" y="3780000"/>
                           <a:ext cx="4800600" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="med" len="med"/>
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+          <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="4294967295" distT="4294967295" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>685800</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5096</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4800600" cy="12700"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="image5.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image5.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4800600" cy="12700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7917000F" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="6D5F3CD8" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
@@ -8156,384 +8145,384 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Receipt No.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026A3E75" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="79AE0F52" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="10425478" wp14:editId="5BAF3C5C">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6ED3D3C8" wp14:editId="4F708303">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4343400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>17796</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1257300" cy="12700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Straight Arrow Connector 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4717350" y="3780000"/>
                           <a:ext cx="1257300" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="med" len="med"/>
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+          <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="4294967295" distT="4294967295" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4343400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>17796</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1257300" cy="12700"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="image12.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image12.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1257300" cy="12700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40EABD7C" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="258EA983" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date of Review by EPA:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0874139F" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="6D09CFA4" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6CAB7B2C" wp14:editId="09A13A74">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2A5EDE89" wp14:editId="148BFC72">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2057400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>30496</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1943100" cy="12700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Straight Arrow Connector 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4374450" y="3780000"/>
                           <a:ext cx="1943100" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="med" len="med"/>
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+          <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="4294967295" distT="4294967295" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2057400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>30496</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1943100" cy="12700"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="image6.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image6.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1943100" cy="12700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68216F82" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="2C6FCA9A" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65BFC9A2" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="57BC51E2" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>After Screening: Comments / Recommendations:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A72BEA" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="6E9E2011" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
@@ -8590,255 +8579,255 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4C5E3C" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="43412BA1" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25C826C6" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="36339847" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8440E4" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="7465BEFF" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="094C242C" wp14:editId="49147005">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5960709D" wp14:editId="63CD10A6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4457700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>17796</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1143000" cy="12700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Straight Arrow Connector 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4774500" y="3780000"/>
                           <a:ext cx="1143000" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="med" len="med"/>
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+          <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="4294967295" distT="4294967295" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4457700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>17796</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1143000" cy="12700"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="image7.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image7.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1143000" cy="12700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EBA1ED5" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="7E5D295B" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="153D871B" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="5708777A" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
@@ -8885,75 +8874,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7474D359" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="7ADC610D" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40DCF48B" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="738438D7" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
@@ -9040,78 +9029,78 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Extra Large</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779E5208" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="32857988" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBDFF6F" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="00D2248C">
+    <w:p w14:paraId="45941FC3" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="001E512B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
@@ -9170,143 +9159,399 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FD08FD" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873">
+    <w:p w14:paraId="5E934F02" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="344E8636" w14:textId="77777777" w:rsidR="005E0873" w:rsidRDefault="005E0873"/>
-    <w:sectPr w:rsidR="005E0873">
+    <w:p w14:paraId="544AF164" w14:textId="77777777" w:rsidR="00506089" w:rsidRDefault="00506089"/>
+    <w:sectPr w:rsidR="00506089" w:rsidSect="00D94953">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="900" w:right="1260" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{446FD430-D8A6-4FFA-AFC3-6201D7474B84}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{D1D3A4C3-431B-4ECD-B0DA-16C1641A88E5}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{36752920-C4D4-4D16-BC80-A325373D98E9}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{DD1C2C75-4D3D-4A50-BB85-316286EA8A89}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{FB9B9831-5D80-4E03-BE15-D5F0E5D2E090}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{B5FA60B0-0B92-4928-925F-78FB26ED7E5C}"/>
+    <w:embedBoldItalic r:id="rId7" w:fontKey="{B30E8D14-9A2D-4B34-B91C-1F88CDFE4B96}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{46B111A6-F439-4636-8569-3E9F1F96E554}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19E92703"/>
+    <w:nsid w:val="14552EEB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="608C416A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1057" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1777" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2497" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3217" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3937" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4657" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5377" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6097" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6817" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EB54F38"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B3E8707C"/>
+    <w:tmpl w:val="BE08CB5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D2B5BA9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D8966B0C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45D95B7F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B0763392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9348,216 +9593,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="536F07A2"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CCC6C72"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="EA964478"/>
-[...161 lines deleted...]
-    <w:tmpl w:val="D05618D0"/>
+    <w:tmpl w:val="4C8C1778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◻"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -9623,121 +9706,129 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="814107007">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="905188834">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1936861129">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="530802285">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1532575785">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:revisionView w:inkAnnotations="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E0873"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D2248C"/>
+    <w:rsidRoot w:val="00506089"/>
+    <w:rsid w:val="001E512B"/>
+    <w:rsid w:val="00506089"/>
+    <w:rsid w:val="00697F23"/>
+    <w:rsid w:val="00855DF1"/>
+    <w:rsid w:val="00A43D03"/>
+    <w:rsid w:val="00D94953"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GY"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7B21085B"/>
-  <w15:docId w15:val="{4327F8A3-09EF-4302-ABC9-9472AA934B61}"/>
+  <w14:docId w14:val="14A6AF78"/>
+  <w15:docId w15:val="{2DAAB184-38B2-4738-8F90-343C1FA22477}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="en-GY" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10341,59 +10432,74 @@
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a4">
     <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A43D03"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epaguyana.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epa@epaguyana.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epa@epaguyana.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10676,50 +10782,65 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>6450</Characters>
+  <Pages>6</Pages>
+  <Words>1109</Words>
+  <Characters>6324</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7566</CharactersWithSpaces>
+  <CharactersWithSpaces>7419</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>